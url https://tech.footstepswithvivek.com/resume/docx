--- v0 (2026-07-12)
+++ v1 (2026-09-11)
@@ -1,933 +1,2031 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p>
-[...5 lines deleted...]
-          <w:sz-cs w:val="24"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:keepLines w:val="1"/>
+        <w:spacing w:after="200" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="39"/>
+          <w:szCs w:val="39"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">VIVEK MANKONDA</w:t>
       </w:r>
-    </w:p>
-[...138 lines deleted...]
-          <w:sz-cs w:val="24"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:keepLines w:val="1"/>
+        <w:spacing w:after="200" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior Software Engineer | Distributed Systems | Product Engineering</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:keepLines w:val="1"/>
+        <w:spacing w:after="200" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Based in India | Open to Relocation | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:color w:val="1155cc"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">vivekmankonda.work@gmail.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:color w:val="1155cc"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">linkedin.com/in/vivekmankonda</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:color w:val="1155cc"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">github.com/vivek-tech-exp</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:color w:val="1155cc"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">tech.footstepswithvivek.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="bfbfbf" w:space="1" w:sz="4" w:val="single"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUMMARY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:keepLines w:val="1"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior Software Engineer with </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8+ years</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> building production systems across fintech, insurance, gaming, observability, and consumer products. Experience spans 0-to-1 product development, high-concurrency systems, financial and trading platforms, workflow orchestration, and cloud infrastructure.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="bfbfbf" w:space="1" w:sz="4" w:val="single"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">TECHNICAL SKILLS</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...599 lines deleted...]
-          <w:sz-cs w:val="24"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:keepLines w:val="1"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specializations: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Distributed Systems, Event-Driven Architecture, System Design, Microservices, Workflow Orchestration, Fault Tolerance, Concurrency, Idempotency, 0-to-1 / MVP Development, End-to-End Product Development</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:keepLines w:val="1"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Languages &amp; Frameworks: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Java, TypeScript, Spring Boot / Spring Cloud, Express.js, Next.js, Flutter</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:keepLines w:val="1"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Messaging, APIs &amp; Protocols: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kafka, REST, GraphQL, Webhooks, WebSockets, WebRTC, OAuth 2.0 / JWT, FIX / QuickFIX, Camunda (BPMN / DMN)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:keepLines w:val="1"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data &amp; Infrastructure: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PostgreSQL, MongoDB, DynamoDB, Redis, Elasticsearch, AWS, Docker, Kubernetes, Terraform</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:keepLines w:val="1"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Observability: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">New Relic / NRQL, Grafana, CloudWatch, Service Instrumentation, Metrics / Logs / Traces, Alerting, Production Debugging</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="bfbfbf" w:space="1" w:sz="4" w:val="single"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXPERIENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Independent Software Engineer / Product Developer | Jun 2025 - Present | Remote</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="202" w:right="0" w:hanging="144"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Built and launched Footsteps Space, a Flutter, TypeScript/Express, PostgreSQL/Supabase, and Next.js travel platform that reached ~100 users, 85%+ outside my personal network; owned the product end to end from architecture and backend APIs to mobile, maps, authentication, and deployment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="202" w:right="0" w:hanging="144"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Designed FOTA, Footsteps' offline-first, battery-aware geolocation system with adaptive GPS sampling, local persistence, and deferred synchronization for intermittent connectivity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">New Relic - Senior Software Engineer | Jan 2025 - May 2025 | </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hyderabad</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="202" w:right="0" w:hanging="144"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Built reusable Terraform automation across thousands of customer AWS accounts, replacing manual telemetry onboarding with repeatable, auditable provisioning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="202" w:right="0" w:hanging="144"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Reduced MTTR by 37% through improvements to alert routing, dashboards, runbooks, observability, and service ownership.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acko - Software Development Engineer 3 | Mar 2023 - Jul 2024 | Bengaluru</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="202" w:right="0" w:hanging="144"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Cut pre-policy medical-checkup turnaround from 17 days to 3 days by building long-running Camunda/BPMN/DMN workflows with persisted state, retries, timeouts, exception handling, and asynchronous vendor integrations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="202" w:right="0" w:hanging="144"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Helped establish a reusable workflow-orchestration architecture and built New Relic/NRQL instrumentation and dashboards for workflow health and production debugging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gameskraft Technologies - Senior Software Engineer | Apr 2022 - Mar 2023 | Bengaluru</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="202" w:right="0" w:hanging="144"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Optimized matchmaking and core backend services handling 1M+ requests/min during a 215K-participant Guinness World Record tournament; hardened cache/recovery paths, removed CPU/memory bottlenecks, and right-sized AWS infrastructure, cutting spend by 38%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Needle Innovision - R&amp;D Engineer, Backend | Oct 2018 - Mar 2022 | </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bengaluru</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="202" w:right="0" w:hanging="144"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Took FinchMoney, a US banking and investment platform, from 0-to-1, building backend systems for KYC, pooled investing, rebalancing, fractional allocation, trading, reconciliation, and settlement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="202" w:right="0" w:hanging="144"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Integrated brokerage execution through FIX/QuickFIX and designed transactional, idempotent processing and reconciliation safeguards for duplicate events, retries, partial failures, ambiguous partner responses, and delayed settlements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="202" w:right="0" w:hanging="144"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Separated latency-sensitive card authorization from asynchronous investment recovery, allowing spending to complete immediately while sell-side execution and settlement proceeded independently.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="202" w:right="0" w:hanging="144"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Led distributed engineering delivery across the US, Sri Lanka, and India; also delivered 8 mobile/web modules for Thomas Cook India and built WebRTC systems for 1:1 live video and broadcast.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ThoughtClan Technologies - Software Engineer | Aug 2017 - Aug 2018 | </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bengaluru</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="202" w:right="0" w:hanging="144"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Delivered enterprise web applications across 21 international markets, with automation and performance work contributing to a 30% improvement in site performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="bfbfbf" w:space="1" w:sz="4" w:val="single"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">EDUCATION</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...21 lines deleted...]
-    <w:sectPr/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:keepLines w:val="1"/>
+        <w:spacing w:after="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B.Tech, Computer Science &amp; Engineering</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | Heritage Institute of Technology, Kolkata | 2013 - 2017</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
+      <w:pgMar w:bottom="605" w:top="605" w:left="691" w:right="691" w:header="720" w:footer="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Arial"/>
+  <w:font w:name="Calibri"/>
+</w:fonts>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:compat>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+  </w:compat>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr/>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="0" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="366091"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="0" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="4f81bd"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="0" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="4f81bd"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="0" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="4f81bd"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="0" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="243f61"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="0" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="243f61"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:color="4f81bd" w:space="4" w:sz="8" w:val="single"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="17365d"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="4f81bd"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../docProps/meta.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tech.footstepswithvivek.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vivekmankonda.work@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://linkedin.com/in/vivekmankonda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://github.com/vivek-tech-exp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Default Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Default">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Default">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Times New Roman"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Times New Roman"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Default">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -1005,43 +2103,68 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
-
-[...12 lines deleted...]
-</file>